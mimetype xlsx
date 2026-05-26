--- v0 (2026-04-10)
+++ v1 (2026-05-26)
@@ -110,57 +110,57 @@
   <si>
     <t>Отель "Азимут" 3*питание по туру HB (завтрак, обед в кафе/ланч на природе)</t>
   </si>
   <si>
     <t>Стандарт (двуспальная кровать)</t>
   </si>
   <si>
     <t>Стандарт (раздельные кровати)</t>
   </si>
   <si>
     <t>Отель "Персона", питание по туру HB (завтрак, обед в кафе/ланч на природе)</t>
   </si>
   <si>
     <t>63000 RUB</t>
   </si>
   <si>
     <t>47700 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Ужины по туру</t>
   </si>
   <si>
-    <t>0 RUB</t>
+    <t>9000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 11.04.2026 00:46, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 26.05.2026 03:34, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>