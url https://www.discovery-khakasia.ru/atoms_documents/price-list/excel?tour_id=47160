--- v0 (2026-03-29)
+++ v1 (2026-05-17)
@@ -62,54 +62,54 @@
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Эффективное средство защиты от насекомых и клеща  1 баллон</t>
   </si>
   <si>
     <t>500 RUB</t>
   </si>
   <si>
     <t>Плотный дождевик с капюшоном</t>
   </si>
   <si>
     <t>800 RUB</t>
   </si>
   <si>
     <t>Подарочный набор сладостей из Хакасии "Сделано в Хакасии"</t>
   </si>
   <si>
     <t>1300 RUB</t>
   </si>
   <si>
-    <t>Примечение</t>
-[...2 lines deleted...]
-    <t>Информация актуальная на дату получения прайс-листа 29.03.2026 20:19, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Информация актуальная на дату получения прайс-листа 17.05.2026 08:31, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -514,54 +514,54 @@
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>12</v>