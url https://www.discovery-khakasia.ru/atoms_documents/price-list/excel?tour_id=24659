--- v0 (2026-04-07)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="24659-siti-tur-v-khakasiy..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>11.06.2026</t>
   </si>
   <si>
     <t>18.06.2026</t>
   </si>
   <si>
     <t>25.06.2026</t>
   </si>
   <si>
     <t>09.07.2026</t>
   </si>
   <si>
     <t>16.07.2026</t>
   </si>
   <si>
     <t>23.07.2026</t>
   </si>
   <si>
     <t>30.07.2026</t>
   </si>
   <si>
     <t>06.08.2026</t>
   </si>
   <si>
@@ -104,72 +104,138 @@
   <si>
     <t>38000 RUB</t>
   </si>
   <si>
     <t>Отель "Азимут"3* Питание (завтраки)</t>
   </si>
   <si>
     <t>65000 RUB</t>
   </si>
   <si>
     <t>43000 RUB</t>
   </si>
   <si>
     <t>Отель"Абакан"4* Питание (завтраки)</t>
   </si>
   <si>
     <t>47000 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Экскурсия на "Салбыкский курган"</t>
   </si>
   <si>
+    <t>2200 RUB</t>
+  </si>
+  <si>
+    <t>Экскурсия на Сундуки</t>
+  </si>
+  <si>
+    <t>3300 RUB</t>
+  </si>
+  <si>
+    <t>Индивидуальная экскурсия "Минусинск+Шушенское"</t>
+  </si>
+  <si>
+    <t>25500 RUB</t>
+  </si>
+  <si>
+    <t>Экскурсия на Висячий камень</t>
+  </si>
+  <si>
+    <t>2700 RUB</t>
+  </si>
+  <si>
+    <t>Экскурсия Бородинская пещера</t>
+  </si>
+  <si>
+    <t>2500 RUB</t>
+  </si>
+  <si>
+    <t>Экскурсия на озеро (в летнее время)</t>
+  </si>
+  <si>
     <t>0 RUB</t>
   </si>
   <si>
-    <t>Экскурсия на Сундуки</t>
+    <t>Экскурсия «Тропа Предков».</t>
+  </si>
+  <si>
+    <t>3500 RUB</t>
+  </si>
+  <si>
+    <t>Экскурсия "Оглахты"</t>
+  </si>
+  <si>
+    <t>Ужины по туру</t>
+  </si>
+  <si>
+    <t>13000 RUB</t>
+  </si>
+  <si>
+    <t>Этно-ланч (ростбиф)</t>
+  </si>
+  <si>
+    <t>1000 RUB</t>
+  </si>
+  <si>
+    <t>Этно-ланч (цыпленок)</t>
+  </si>
+  <si>
+    <t>700 RUB</t>
+  </si>
+  <si>
+    <t>Этно-ланч (форель)</t>
+  </si>
+  <si>
+    <t>Дождевик</t>
+  </si>
+  <si>
+    <t>1200 RUB</t>
+  </si>
+  <si>
+    <t>Средство защиты от насекомых и клеща</t>
+  </si>
+  <si>
+    <t>600 RUB</t>
+  </si>
+  <si>
+    <t>Подарочный набор сладостей "Сделано в Хакасии"</t>
   </si>
   <si>
     <t>Экскурсия «Саянская Мозаика»+  прогулка на катере.</t>
   </si>
   <si>
-    <t>Экскурсия к каменным богам "Улуг Хуртуях Тас" и "Казановка" + обед</t>
-[...5 lines deleted...]
-    <t>Экскурсия "Оглахты"</t>
+    <t>5100 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 07.04.2026 23:07, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 23.05.2026 23:31, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -511,59 +577,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:N53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A42" sqref="A42:N42"/>
+      <selection activeCell="A52" sqref="A52:N52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="78.980713" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
@@ -1488,112 +1554,192 @@
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>29</v>
       </c>
       <c r="B35" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>31</v>
       </c>
       <c r="B36" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B38" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>30</v>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:14">
-      <c r="A42" s="1" t="s">
+      <c r="A42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" t="s">
         <v>36</v>
       </c>
-      <c r="B42" s="1"/>
-[...11 lines deleted...]
-      <c r="N42" s="1"/>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>37</v>
+        <v>44</v>
+      </c>
+      <c r="B43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14">
+      <c r="A44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
+      <c r="A45" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14">
+      <c r="A46" t="s">
+        <v>50</v>
+      </c>
+      <c r="B46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B48" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14">
+      <c r="A49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B49" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
+      <c r="A50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14">
+      <c r="A52" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1"/>
+      <c r="G52" s="1"/>
+      <c r="H52" s="1"/>
+      <c r="I52" s="1"/>
+      <c r="J52" s="1"/>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14">
+      <c r="A53" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A43:N43"/>
+    <mergeCell ref="A53:N53"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>