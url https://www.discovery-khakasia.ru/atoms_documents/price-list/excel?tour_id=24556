--- v3 (2026-05-17)
+++ v4 (2026-10-24)
@@ -14,72 +14,72 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="24556-sayanskaya-mozaika-..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>15.06.2026</t>
-[...20 lines deleted...]
-    <t>07.09.2026</t>
+    <t>14.06.2027</t>
+  </si>
+  <si>
+    <t>05.07.2027</t>
+  </si>
+  <si>
+    <t>12.07.2027</t>
+  </si>
+  <si>
+    <t>19.07.2027</t>
+  </si>
+  <si>
+    <t>02.08.2027</t>
+  </si>
+  <si>
+    <t>16.08.2027</t>
+  </si>
+  <si>
+    <t>06.09.2027</t>
+  </si>
+  <si>
+    <t>20.09.2027</t>
   </si>
   <si>
     <t>Проживание по туру: Загородный отель "Гладенькая"4* + отель "Азия"4*</t>
   </si>
   <si>
     <t>Стандартный двухместный</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>135000 RUB</t>
   </si>
   <si>
     <t>Стандарт одноместный</t>
   </si>
   <si>
     <t>150000 RUB</t>
   </si>
   <si>
     <t>Проживание по туру: Загородный отель "Гладенькая"4* + отель "Абакан"4*</t>
   </si>
   <si>
     <t>Стандарт  одноместный</t>
   </si>
@@ -116,51 +116,51 @@
   <si>
     <t>Двухместное размещение</t>
   </si>
   <si>
     <t>119000 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Подарочный набор сладостей "Сделано в Хакасии"</t>
   </si>
   <si>
     <t>2500 RUB</t>
   </si>
   <si>
     <t>Гастрономический ужин в Абакане</t>
   </si>
   <si>
     <t>3500 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 17.05.2026 07:49, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 24.10.2026 12:41, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>