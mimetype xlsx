--- v4 (2026-04-30)
+++ v5 (2026-10-24)
@@ -12,92 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="24552-tur-komfort-khakasi..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...40 lines deleted...]
-    <t>17.09.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+  <si>
+    <t>03.06.2027</t>
+  </si>
+  <si>
+    <t>17.06.2027</t>
+  </si>
+  <si>
+    <t>24.06.2027</t>
+  </si>
+  <si>
+    <t>01.07.2027</t>
+  </si>
+  <si>
+    <t>15.07.2027</t>
+  </si>
+  <si>
+    <t>22.07.2027</t>
+  </si>
+  <si>
+    <t>29.07.2027</t>
+  </si>
+  <si>
+    <t>05.08.2027</t>
+  </si>
+  <si>
+    <t>12.08.2027</t>
+  </si>
+  <si>
+    <t>19.08.2027</t>
+  </si>
+  <si>
+    <t>26.08.2027</t>
+  </si>
+  <si>
+    <t>02.09.2027</t>
+  </si>
+  <si>
+    <t>09.09.2027</t>
+  </si>
+  <si>
+    <t>23.09.2027</t>
   </si>
   <si>
     <t>Проживание по туру: отель "Персона" 3* + отель "Буян Бадырги" 3*</t>
   </si>
   <si>
     <t>Стандарт одноместный</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>149000 RUB</t>
   </si>
   <si>
     <t>Стандарт с двуспальной кроватью (DBL)</t>
   </si>
   <si>
     <t>135000 RUB</t>
   </si>
   <si>
     <t>Стандарт с двумя односпальными кроватями (TWN)</t>
   </si>
   <si>
     <t>Проживание по туру: отель "Абакан" 4* + отель "Буян Бадырги" 3*</t>
   </si>
@@ -107,84 +107,81 @@
   <si>
     <t>142000 RUB</t>
   </si>
   <si>
     <t>Проживание по туру: отель "Азия" 4* + отель "Кызыл Гранд отель и Спа" 5*</t>
   </si>
   <si>
     <t>Номер "стандарт" одноместный</t>
   </si>
   <si>
     <t>212000 RUB</t>
   </si>
   <si>
     <t>Номер "стандарт" с двуспальной кроватью (DBL)</t>
   </si>
   <si>
     <t>192000 RUB</t>
   </si>
   <si>
     <t>Номер "стандарт" с двуспальной кроватью + доп. место (диван)</t>
   </si>
   <si>
     <t>Проживание по туру: отель "Azimut" 3* + отель "Буян Бадырги" 3*</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Эффективное средство защиты от насекомых и клеща  1 баллон</t>
   </si>
   <si>
     <t>500 RUB</t>
   </si>
   <si>
     <t>Подарочный набор сладостей из Хакасии "Сделано в Хакасии"</t>
   </si>
   <si>
     <t>1300 RUB</t>
   </si>
   <si>
     <t>Амулеты тура заряженные шаманом</t>
   </si>
   <si>
     <t>700 RUB</t>
   </si>
   <si>
     <t>Плотный дождевик с капюшоном</t>
   </si>
   <si>
     <t>1000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 30.04.2026 04:01, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 24.10.2026 12:40, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1347,308 +1344,308 @@
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>22</v>
       </c>
       <c r="C28" t="s">
         <v>22</v>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28" t="s">
         <v>22</v>
       </c>
       <c r="I28" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="J28" t="s">
         <v>22</v>
       </c>
       <c r="K28" t="s">
         <v>22</v>
       </c>
       <c r="L28" t="s">
         <v>22</v>
       </c>
       <c r="M28" t="s">
         <v>22</v>
       </c>
       <c r="N28" t="s">
         <v>22</v>
       </c>
       <c r="O28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30" t="s">
         <v>23</v>
       </c>
       <c r="D30" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="J30" t="s">
         <v>23</v>
       </c>
       <c r="K30" t="s">
         <v>23</v>
       </c>
       <c r="L30" t="s">
         <v>23</v>
       </c>
       <c r="M30" t="s">
         <v>23</v>
       </c>
       <c r="N30" t="s">
         <v>23</v>
       </c>
       <c r="O30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
         <v>23</v>
       </c>
       <c r="C32" t="s">
         <v>23</v>
       </c>
       <c r="D32" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="J32" t="s">
         <v>23</v>
       </c>
       <c r="K32" t="s">
         <v>23</v>
       </c>
       <c r="L32" t="s">
         <v>23</v>
       </c>
       <c r="M32" t="s">
         <v>23</v>
       </c>
       <c r="N32" t="s">
         <v>23</v>
       </c>
       <c r="O32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A41:O41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>